--- v0 (2026-02-10)
+++ v1 (2026-06-01)
@@ -1,2532 +1,1452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
-[...60 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="10570B9A" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>REGULAMIN KONKURSU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7664C0A6" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="008F4B4D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>„Misja: Zielona Przyszłość”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D03559D" w14:textId="77777777" w:rsidR="008F4B4D" w:rsidRDefault="008F4B4D" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123F98DE" w14:textId="04668B86" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1. Organizator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD83A2B" w14:textId="5F91304E" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>Organizatorem konkursu jest</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...35 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+        <w:t xml:space="preserve"> Starostwo Powiatowe w Płońsku </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3C3BF7" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. Cele konkursu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D56358" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>promowanie postaw proekologicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0051277A" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>kształtowanie odpowiedzialności za środowisko</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44641424" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>rozwijanie kreatywności i pracy zespołowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6571FC" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...62 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>podejmowanie realnych działań na rzecz poprawy otoczenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D2AEA9" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. Uczestnicy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41834244" w14:textId="6D01A1CF" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:r w:rsidRPr="007A47B6">
+        <w:t xml:space="preserve">Konkurs skierowany jest do uczniów </w:t>
+      </w:r>
+      <w:r>
+        <w:t>przedszkoli, szkół podstawowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00735C97">
+        <w:t xml:space="preserve">, szkół średnich, grup nieformalnych oraz organizacji pozarządowych i osób prywatnych. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A47B6">
+        <w:br/>
+        <w:t>Udział może być indywidualny lub zespołowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6391FF5F" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4. Czas trwania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FEC317" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>rozpoczęcie: 22 kwietnia (Dzień Ziemi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328F328E" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...270 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>zakończenie: 5 czerwca (Światowy Dzień Środowiska)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A934C53" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5. Zadanie konkursowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE3E4B8" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>Zadaniem uczestników jest zaplanowanie i realizacja projektu ekologicznego, który przyczyni się do poprawy środowiska lokalnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CA3525" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>Projekt może obejmować m.in.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C659F29" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>założenie ogródka szkolnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6197D61D" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>stworzenie kompostownika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FDF7DF" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>nasadzenia roślin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621AD79D" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>sprzątanie i rewitalizację zaniedbanych miejsc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACE8551" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>działania zero waste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDD41C1" w14:textId="72A96D1E" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>inne autorskie inic</w:t>
+      </w:r>
+      <w:r w:rsidR="00735C97">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>atywy ekologiczne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06304DFA" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6. Wymagania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062C2087" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>Każdy projekt powinien zawierać:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E89110" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:lastRenderedPageBreak/>
+        <w:t>opis działań</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26121198" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>dokumentację (zdjęcia, film lub prezentacja)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E39B496" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...72 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>efekt końcowy widoczny w przestrzeni lub społeczności</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D19318" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7. Kryteria oceny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5104C6D3" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>Projekty będą oceniane według kryteriów określonych przez komisję konkursową.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77040FD9" w14:textId="5B154699" w:rsidR="00BF6D10" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6D10">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zgłoszenie do konkursu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6D10">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BF6D10" w:rsidRPr="00BF6D10">
+        <w:t>Zgłoszenia przyjmowane są do dnia 5.06.2026 roku na adres e-mail promocja@powiat-plonski.pl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4C74F4" w14:textId="5FEB73C1" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="00BF6D10" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A47B6" w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rozstrzygnięcie konkursu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732F887C" w14:textId="49F28202" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:r w:rsidRPr="007A47B6">
+        <w:t xml:space="preserve">Ogłoszenie wyników nastąpi </w:t>
+      </w:r>
+      <w:r w:rsidR="00735C97">
+        <w:t xml:space="preserve">nie później niż do 30 czerwca 2026 roku.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0193E0B5" w14:textId="1045AB7B" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="00BF6D10" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="007A47B6" w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Nagrody</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21202359" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>Dla laureatów przewidziane są nagrody oraz dyplomy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F8CB86" w14:textId="6120FF64" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6D10">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A47B6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Postanowienia końcowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA4AFE1" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="006553B4" w:rsidRPr="006553B4" w:rsidRDefault="006553B4" w:rsidP="006553B4">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>udział w konkursie jest równoznaczny z akceptacją regulaminu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FC24F3" w14:textId="77777777" w:rsidR="007A47B6" w:rsidRPr="007A47B6" w:rsidRDefault="007A47B6" w:rsidP="007A47B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...470 lines deleted...]
-    <w:sectPr w:rsidR="0044359C">
+      </w:pPr>
+      <w:r w:rsidRPr="007A47B6">
+        <w:t>organizator zastrzega sobie prawo do publikacji materiałów konkursowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410C72B3" w14:textId="77777777" w:rsidR="00F82F54" w:rsidRDefault="00F82F54"/>
+    <w:sectPr w:rsidR="00F82F54">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08013BDF"/>
+    <w:nsid w:val="0B4A4094"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="55C82B9E"/>
+    <w:tmpl w:val="62469F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09995C23"/>
+    <w:nsid w:val="4B5E22C3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FC502534"/>
+    <w:tmpl w:val="891C74FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="327B68CD"/>
+    <w:nsid w:val="603F0FE3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9A52BD50"/>
+    <w:tmpl w:val="5308D29A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36120C57"/>
+    <w:nsid w:val="668C4306"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2C4CD58E"/>
+    <w:tmpl w:val="0672832C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37811464"/>
+    <w:nsid w:val="73E5599F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F0C8B9FC"/>
+    <w:tmpl w:val="FC0E71E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...452 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="1" w16cid:durableId="2016881548">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="586429085">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="521481739">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1692101394">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="5" w16cid:durableId="1308820148">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00507D1E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EF3728"/>
+    <w:rsidRoot w:val="00982F61"/>
+    <w:rsid w:val="002346B5"/>
+    <w:rsid w:val="004F7AD9"/>
+    <w:rsid w:val="00735C97"/>
+    <w:rsid w:val="007A47B6"/>
+    <w:rsid w:val="008F4B4D"/>
+    <w:rsid w:val="009416EF"/>
+    <w:rsid w:val="00982F61"/>
+    <w:rsid w:val="00AE1B13"/>
+    <w:rsid w:val="00BB47CF"/>
+    <w:rsid w:val="00BF6D10"/>
+    <w:rsid w:val="00CD3FB5"/>
+    <w:rsid w:val="00F82F54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="52BF049A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CDCBF298-6C66-46F8-8C26-56B230A94169}"/>
+  <w15:docId w15:val="{FC891461-52E7-4969-A0C3-6FAC551091A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2854,236 +1774,735 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek4Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek5Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek6Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek7Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek8Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek9Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
+    <w:name w:val="Nagłówek 4 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
+    <w:name w:val="Nagłówek 5 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
+    <w:name w:val="Nagłówek 6 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
+    <w:name w:val="Nagłówek 7 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
+    <w:name w:val="Nagłówek 8 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
+    <w:name w:val="Nagłówek 9 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="TytuZnak"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
+    <w:name w:val="Tytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tytu"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtytu">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="PodtytuZnak"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
+    <w:name w:val="Podtytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Podtytu"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cytat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="CytatZnak"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatZnak">
+    <w:name w:val="Cytat Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Cytat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cytatintensywny">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="CytatintensywnyZnak"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CytatintensywnyZnak">
+    <w:name w:val="Cytat intensywny Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Cytatintensywny"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieintensywne">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00982F61"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...28 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3101,65 +2520,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3180,69 +2599,104 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3204</Characters>
+  <Pages>2</Pages>
+  <Words>241</Words>
+  <Characters>1450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3730</CharactersWithSpaces>
+  <CharactersWithSpaces>1688</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Julia Mrożkiewicz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>